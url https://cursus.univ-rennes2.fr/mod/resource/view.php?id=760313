--- v0 (2026-08-01)
+++ v1 (2026-11-02)
@@ -1,228 +1,213 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p>
+    <w:p w14:paraId="3C6E9489" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="8" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="4" w:color="000000"/>
         </w:pBdr>
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-        <w:rPr/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>NAME : _______________________________________            Gp : ____</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="79451C50" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="8" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="4" w:color="000000"/>
         </w:pBdr>
-        <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="0" w:before="278" w:after="0"/>
-[...6 lines deleted...]
-    <w:p>
+        <w:spacing w:before="278" w:beforeAutospacing="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B5C3361" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="8" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="4" w:color="000000"/>
         </w:pBdr>
-        <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="0" w:before="278" w:after="0"/>
+        <w:spacing w:before="278" w:beforeAutospacing="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
-        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>/20</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4B2BF611" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="0" w:before="278" w:after="0"/>
-[...6 lines deleted...]
-    <w:p>
+        <w:spacing w:before="278" w:beforeAutospacing="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="708BBE51" w14:textId="77777777" w:rsidR="00982353" w:rsidRPr="00150DB0" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="0" w:before="278" w:after="0"/>
+        <w:spacing w:before="278" w:beforeAutospacing="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00150DB0">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">L3S5 Langue niveau 5 – </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3C1128F4" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="0" w:before="278" w:after="0"/>
+        <w:spacing w:before="278" w:beforeAutospacing="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Contrôle Continu 1</w:t>
-[...2 lines deleted...]
-    <w:p>
+        <w:t>Contrôle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Continu 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="795CF879" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="0" w:before="278" w:after="0"/>
+        <w:spacing w:before="278" w:beforeAutospacing="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="7EB52002" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="278" w:beforeAutospacing="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:r>
-[...1 lines deleted...]
-    <w:p>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0599D5DB" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="0" w:before="278" w:after="0"/>
+        <w:spacing w:before="278" w:beforeAutospacing="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...19 lines deleted...]
-    <w:p>
+    </w:p>
+    <w:p w14:paraId="79ADE009" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
         </w:pBdr>
-        <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="0" w:before="278" w:after="0"/>
+        <w:spacing w:before="278" w:beforeAutospacing="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Answer the following questions with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -243,3932 +228,3235 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>quality of your English</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be taken into consideration.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1E78C34A" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:spacing w:lineRule="auto" w:line="259" w:beforeAutospacing="0" w:before="278" w:after="240"/>
+        <w:spacing w:before="278" w:beforeAutospacing="0" w:after="240" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="19E8B7D7" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="278" w:beforeAutospacing="0" w:after="240" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:r>
-[...1 lines deleted...]
-    <w:p>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FE1714D" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:spacing w:lineRule="auto" w:line="259" w:beforeAutospacing="0" w:before="278" w:after="240"/>
+        <w:spacing w:before="278" w:beforeAutospacing="0" w:after="240" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="56C4414E" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="278" w:beforeAutospacing="0" w:after="240" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:r>
-[...1 lines deleted...]
-    <w:p>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="420A3F3A" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:spacing w:lineRule="auto" w:line="259" w:beforeAutospacing="0" w:before="278" w:after="240"/>
+        <w:spacing w:before="278" w:beforeAutospacing="0" w:after="240" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="1E287182" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="278" w:beforeAutospacing="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:r>
-[...1 lines deleted...]
-    <w:p>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10974F1D" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:spacing w:lineRule="auto" w:line="259" w:beforeAutospacing="0" w:before="278" w:after="240"/>
+        <w:spacing w:before="278" w:beforeAutospacing="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="17C2B892" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="278" w:beforeAutospacing="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:r>
-[...1 lines deleted...]
-    <w:p>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="242F72E3" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:spacing w:lineRule="auto" w:line="259" w:beforeAutospacing="0" w:before="278" w:after="240"/>
+        <w:spacing w:before="278" w:beforeAutospacing="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="4B572AA2" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="278" w:beforeAutospacing="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:r>
-[...1 lines deleted...]
-    <w:p>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A0B5D38" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="0" w:before="278" w:after="0"/>
-[...69 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="0" w:before="278" w:after="0"/>
+        <w:spacing w:before="278" w:beforeAutospacing="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         </w:rPr>
         <w:t>Université Rennes 2</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...7 lines deleted...]
-        <w:ind w:hanging="0" w:left="0"/>
+    <w:p w14:paraId="51041B6A" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:kern w:val="2"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         </w:rPr>
-        <w:t>Département de Langues Etrangères Appliquées</w:t>
-[...10 lines deleted...]
-        <w:ind w:hanging="0" w:left="0"/>
+        <w:t xml:space="preserve">Département de Langues </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Etrangères</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Appliquées</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="259C84D4" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:kern w:val="2"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...21 lines deleted...]
-        <w:ind w:hanging="0" w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="00A09242" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:kern w:val="2"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-[...2 lines deleted...]
-          <w:kern w:val="2"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cash from trash: could it clean up the world? 8:49</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0029BBC3" w14:textId="7DF622FD" w:rsidR="00982353" w:rsidRPr="003735CD" w:rsidRDefault="00000000" w:rsidP="003735CD">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
-[...18 lines deleted...]
-          <w:kern w:val="2"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">How does Arthur Huang make local trash into cash? </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:kern w:val="2"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(2 pts)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-[...2 lines deleted...]
-          <w:kern w:val="2"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...96 lines deleted...]
-          <w:kern w:val="2"/>
+    <w:p w14:paraId="5C14D1A6" w14:textId="591969B9" w:rsidR="00982353" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">He helped build modular wards </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-[...1 lines deleted...]
-          <w:bCs w:val="false"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:kern w:val="2"/>
-[...86 lines deleted...]
-          <w:bCs w:val="false"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="003735CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:kern w:val="2"/>
-[...12 lines deleted...]
-          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>salles (hospital)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for covid-19 patients in 2021 </w:t>
+      </w:r>
+      <w:r w:rsidR="00150DB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00150DB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lego</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00150DB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blocks) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and these wards were made of local trash such as recycled </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aluminium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/aluminum (US) and recycled plastic/PET. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25BBB4C9" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39FBD73C" w14:textId="416C3496" w:rsidR="00982353" w:rsidRPr="00926850" w:rsidRDefault="00000000" w:rsidP="00926850">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[It </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>actually also</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saves money to source </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>acheter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/se procurer)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> your material as close to where the building construction is so that it’s cheaper when it comes to the supply.]</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...106 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0D7CEAFF" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C4FF615" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
-[...18 lines deleted...]
-          <w:kern w:val="2"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">How is the construction industry described? </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:kern w:val="2"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(3 pts)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...107 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="72A03501" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="071E5C1B" w14:textId="50C5BD7D" w:rsidR="00982353" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Not only is construction the most material-intensive industry in the world, consuming 42 billion tons</w:t>
+      </w:r>
+      <w:r w:rsidR="00926850">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00926850">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tonnes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of resources annually, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>it</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> also produces about one third of all global waste.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32C02B49" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11496132" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
-[...18 lines deleted...]
-          <w:kern w:val="2"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">What would be one of the keys to reducing global waste? Explain what it is and give an example. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:kern w:val="2"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(2 pts)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...20 lines deleted...]
-          <w:kern w:val="2"/>
+    <w:p w14:paraId="47226E31" w14:textId="77777777" w:rsidR="00982353" w:rsidRPr="00150DB0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Upcycling would be one of the keys to reducing global waste because it creates additional value out of waste products. /The inherent value of a packaging is less than the second life it produces. </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...62 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0EEA1C07" w14:textId="77777777" w:rsidR="00982353" w:rsidRPr="00150DB0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For example, plastic bottles can be turned into jerseys, into shirts, into shoes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, yarns</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4642044C" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DABA396" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
-[...18 lines deleted...]
-          <w:kern w:val="2"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">What does Arthur Huang argue about traditional recycling? Why? </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:kern w:val="2"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(2 pts)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...247 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6CAF925F" w14:textId="647F9123" w:rsidR="00982353" w:rsidRDefault="00897F50">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>According t</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o him, traditional recycling is a waste of time because it demands resources, doesn’t add any value and usually just delays the material ending up in waste.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="268F4179" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60CF7547" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11D31916" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A7610DE" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E721779" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09FB5C58" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B125837" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
-[...23 lines deleted...]
-        </w:rPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">What does “downcycling” refer to according to him? </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:kern w:val="2"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(1 pt)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...142 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="59CEEAF4" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72187C96" w14:textId="6254F5C8" w:rsidR="00982353" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Re</w:t>
+      </w:r>
+      <w:r w:rsidR="006603CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ycling a single-use </w:t>
+      </w:r>
+      <w:r w:rsidR="00926850">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>product (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>plastic bottle</w:t>
+      </w:r>
+      <w:r w:rsidR="00926850">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> into another single-use </w:t>
+      </w:r>
+      <w:r w:rsidR="00926850">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>product (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>plastic bottle</w:t>
+      </w:r>
+      <w:r w:rsidR="00926850">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is downcycling to him. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3070808D" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67007703" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17E2AD79" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
-[...19 lines deleted...]
-          <w:kern w:val="2"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:right="-454" w:hanging="357"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">What does Dr Clare Richardson-Barlow mean by “the idea of a silver bullet”? Answer by quoting or rephrasing the expression. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:kern w:val="2"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(2 pts)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...61 lines deleted...]
-          <w:kern w:val="2"/>
+    <w:p w14:paraId="6E25A657" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="356B37F7" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>There is no single technical solution that is going to fix everything.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...71 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6D4EC8FB" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0281459D" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34585866" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
-        <w:contextualSpacing/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...25 lines deleted...]
-          <w:kern w:val="2"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On what economic model </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> countries need to build on to improve how waste is being managed? Explain what this model is based on. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(2 pts)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...177 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3C441C05" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F2D598D" w14:textId="7065EC85" w:rsidR="00982353" w:rsidRPr="00926850" w:rsidRDefault="00000000" w:rsidP="00926850">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">They need to build on the circular economy which is based on the principle of “reduce – reuse – recycle”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59D13396" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49B4F8A1" w14:textId="305F38C5" w:rsidR="00982353" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
-[...58 lines deleted...]
-          <w:kern w:val="2"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:right="-397" w:hanging="357"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fill the gaps: “This cultural space, known as the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>EcoArk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pavilion, has become a symbol of how to __</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="00897F50">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ___</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>throwaway</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-[...2 lines deleted...]
-          <w:kern w:val="2"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">_________ culture.” </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:kern w:val="2"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(2 pts)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3EB30AFC" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75B93EDC" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
-[...18 lines deleted...]
-          <w:kern w:val="2"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Give a synonym for the phrasal verb “to chuck away”. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:kern w:val="2"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(1 pt)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...53 lines deleted...]
-          <w:kern w:val="2"/>
+    <w:p w14:paraId="5EAD6B8A" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E038372" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>To get rid of/ to throw away</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...28 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="27D67EFD" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AD269D4" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
-        <w:contextualSpacing/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-          <w:kern w:val="2"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">What has Taiwan’s government been using to create the “most advanced integrated waste management system in the developed world”? </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="000A00F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(1 pt)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...8 lines deleted...]
-        <w:contextualSpacing/>
+    <w:p w14:paraId="2532D384" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="760"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...27 lines deleted...]
-        <w:contextualSpacing/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BFCA142" w14:textId="2E995CCE" w:rsidR="00982353" w:rsidRPr="00897F50" w:rsidRDefault="00000000" w:rsidP="00897F50">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="760"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:kern w:val="2"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>It has used data and planning to create this system.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...8 lines deleted...]
-        <w:contextualSpacing/>
+    <w:p w14:paraId="45C325B0" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="340"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11.How does the government also push companies to reduce waste? </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(2 pts)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A899A11" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...90 lines deleted...]
-          <w:kern w:val="2"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>There are government incentives for companies to reduce waste and penalties if they don’t.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D235080" w14:textId="6BFC90D4" w:rsidR="00982353" w:rsidRPr="008D3946" w:rsidRDefault="00000000" w:rsidP="008D3946">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-567"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A00F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">12. What other ways are used to make sure citizens do not have “bad environmental behavior”? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A00F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(2 pts)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...7 lines deleted...]
-        <w:ind w:hanging="0" w:left="0" w:right="-567"/>
+    <w:p w14:paraId="2166EB1A" w14:textId="5179A06D" w:rsidR="00982353" w:rsidRDefault="00000000" w:rsidP="008D3946">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Citizens are not allowed to let their trash touch the street and you can get paid for reporting those who mess with the law. / You can get a reward if you rat out (to tell on/inform on someone) your neighbor for having bad environmental behavior.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF98EB5" w14:textId="77777777" w:rsidR="008D3946" w:rsidRPr="008D3946" w:rsidRDefault="008D3946" w:rsidP="008D3946">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-567"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55F9E6A9" w14:textId="47913205" w:rsidR="00982353" w:rsidRPr="000A00F7" w:rsidRDefault="00000000" w:rsidP="000A00F7">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="-567"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>13. Fill the gaps: Taiwan has become a global _</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>poster child (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>emblème</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__ ___ for recycling. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(2 pts)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F12C1D3" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="760" w:right="-567"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DA2B317" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
-[...1 lines deleted...]
-        <w:contextualSpacing/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...43 lines deleted...]
-        <w:contextualSpacing/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What is Taiwan’s dirty secret? Explain as thoroughly as possible. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(3 pts)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25BD4183" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:right="-567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...542 lines deleted...]
-          <w:kern w:val="2"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6887155B" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Taiwan’s dirty secret is that all the rubbish which is not recycled is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D3946">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>incinerated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, thus dumping carbon dioxide in the atmosphere. It has the highest density of trash burning plants even though it is no longer a garbage island. (trash burning plants, no landfill policies)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="214B2AF0" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Landfill= </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>décharge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BBAFBB9" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F57CD70" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-          <w:kern w:val="2"/>
+    </w:p>
+    <w:p w14:paraId="5671045F" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:r>
-[...38 lines deleted...]
-        <w:spacing w:before="0" w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48C1A3AD" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
+      <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      <w:type w:val="nextPage"/>
+    </w:p>
+    <w:sectPr w:rsidR="00982353">
+      <w:footerReference w:type="even" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:left="1417" w:right="1417" w:gutter="0" w:header="0" w:top="1417" w:footer="708" w:bottom="1417"/>
-[...3 lines deleted...]
-      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="4096"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="0" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:formProt w:val="0"/>
+      <w:docGrid w:linePitch="360" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="5D3A9A9E" w14:textId="77777777" w:rsidR="00471363" w:rsidRDefault="00471363">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="41533CBC" w14:textId="77777777" w:rsidR="00471363" w:rsidRDefault="00471363">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...4 lines deleted...]
-  <w:font w:name="Arial">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Liberation Serif">
-    <w:altName w:val="Times New Roman"/>
+  <w:font w:name="Liberation Sans">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Microsoft YaHei">
+    <w:panose1 w:val="020B0503020204020204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lucida Sans">
+    <w:panose1 w:val="020B0602030504020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Century Gothic">
+    <w:panose1 w:val="020B0502020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-  </w:font>
-[...14 lines deleted...]
-    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1DBD7C23" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Pieddepage"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="60A023E3" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:caps/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:caps/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:caps/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:caps/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:caps/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:caps/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:caps/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>/4</w:t>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="7A8DB37F" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-      <w:rPr/>
+      <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
-    <w:r>
-[...1 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A440F21" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:caps/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:caps/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:caps/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:caps/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:caps/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:caps/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:caps/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>/4</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="400537B6" w14:textId="77777777" w:rsidR="00982353" w:rsidRDefault="00982353">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="706FCA99" w14:textId="77777777" w:rsidR="00471363" w:rsidRDefault="00471363">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="51DD88BC" w14:textId="77777777" w:rsidR="00471363" w:rsidRDefault="00471363">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-  <w:abstractNum w:abstractNumId="1">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="021F02A6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8440FBFA"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="11"/>
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="760" w:hanging="400"/>
-[...1 lines deleted...]
-      <w:rPr/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-[...359 lines deleted...]
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="106C30B3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0EF8AEDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-[...2 lines deleted...]
-  <w:num w:numId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23BF0461"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6F3EF834"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="11"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="760" w:hanging="400"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B3409E1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4998C2AE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="760" w:hanging="400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74AF33F4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CEAAEBB8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="840312792">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="2" w16cid:durableId="918293429">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1520436025">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1369186600">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="5" w16cid:durableId="872495479">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:zoom w:percent="180"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="140"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
-  <w:autoHyphenation w:val="true"/>
+  <w:autoHyphenation/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00982353"/>
+    <w:rsid w:val="000A00F7"/>
+    <w:rsid w:val="00150DB0"/>
+    <w:rsid w:val="003735CD"/>
+    <w:rsid w:val="00471363"/>
+    <w:rsid w:val="004A51CC"/>
+    <w:rsid w:val="00571A68"/>
+    <w:rsid w:val="006603CB"/>
+    <w:rsid w:val="00897F50"/>
+    <w:rsid w:val="008D3946"/>
+    <w:rsid w:val="00926850"/>
+    <w:rsid w:val="00982353"/>
+    <w:rsid w:val="00A46780"/>
+    <w:rsid w:val="00C13BE7"/>
+    <w:rsid w:val="00D831E4"/>
+    <w:rsid w:val="00F777BB"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
   <w:themeFontLang w:val="fr-FR" w:eastAsia="" w:bidi=""/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="16D31C47"/>
+  <w15:docId w15:val="{40C8DB24-A76F-4811-A9BF-3F071BFAC629}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:suppressAutoHyphens w:val="true"/>
+        <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4324,52 +3612,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -4436,400 +3724,408 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:widowControl/>
-[...3 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
-    <w:name w:val="Heading 1"/>
+  <w:style w:type="paragraph" w:styleId="Titre1">
+    <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00524ff5"/>
+    <w:rsid w:val="00524FF5"/>
     <w:pPr>
-      <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+      <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+      <w:lang w:eastAsia="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
+    <w:name w:val="Titre 1 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre1"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00524FF5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="2"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="fr-FR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
-[...24 lines deleted...]
-  <w:style w:type="character" w:styleId="En-tteCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
     <w:name w:val="En-tête Car"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="En-tte"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="0023633d"/>
-    <w:rPr/>
+    <w:rsid w:val="0023633D"/>
   </w:style>
-  <w:style w:type="character" w:styleId="PieddepageCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
     <w:name w:val="Pied de page Car"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Pieddepage"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="0023633d"/>
-    <w:rPr/>
+    <w:rsid w:val="0023633D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre">
-    <w:name w:val="Titre"/>
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="BodyText"/>
+    <w:next w:val="Corpsdetexte"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Lucida Sans"/>
+      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Microsoft YaHei" w:hAnsi="Liberation Sans" w:cs="Lucida Sans"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="paragraph" w:styleId="Corpsdetexte">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+      <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="List">
+  <w:style w:type="paragraph" w:styleId="Liste">
     <w:name w:val="List"/>
-    <w:basedOn w:val="BodyText"/>
-    <w:pPr/>
+    <w:basedOn w:val="Corpsdetexte"/>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
-    <w:name w:val="Caption"/>
+  <w:style w:type="paragraph" w:styleId="Lgende">
+    <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Index">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
     <w:name w:val="Index"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titreuser">
+    <w:name w:val="Titre (user)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Corpsdetexte"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Microsoft YaHei" w:hAnsi="Liberation Sans" w:cs="Lucida Sans"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00d32748"/>
+    <w:rsid w:val="00D32748"/>
     <w:pPr>
-      <w:spacing w:before="0" w:after="160"/>
-      <w:ind w:hanging="0" w:left="720"/>
+      <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00052a3f"/>
+    <w:rsid w:val="00052A3F"/>
     <w:pPr>
-      <w:spacing w:lineRule="auto" w:line="276" w:beforeAutospacing="1" w:after="142"/>
+      <w:spacing w:beforeAutospacing="1" w:after="142" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="En-tteetpieddepage">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="En-tteetpieddepageuser">
+    <w:name w:val="En-tête et pied de page (user)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="En-tteetpieddepage">
     <w:name w:val="En-tête et pied de page"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr/>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="Header"/>
+  <w:style w:type="paragraph" w:styleId="En-tte">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="En-tteCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0023633d"/>
+    <w:rsid w:val="0023633D"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="708"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="9072" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-    <w:name w:val="Footer"/>
+  <w:style w:type="paragraph" w:styleId="Pieddepage">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PieddepageCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0023633d"/>
+    <w:rsid w:val="0023633D"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="708"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="9072" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
-    <w:name w:val="No List"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Pasdeliste">
+    <w:name w:val="Pas de liste"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
-[...12 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Thème Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="ffffff"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546a"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="e7e6e6"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472c4"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ed7d31"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="a5a5a5"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="ffc000"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5b9bd5"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70ad47"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563c1"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954f72"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204" pitchFamily="0" charset="1"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="0" charset="1"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
-          <a:tileRect l="0" t="0" r="0" b="0"/>
+          <a:tileRect/>
         </a:gradFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
-          <a:tileRect l="0" t="0" r="0" b="0"/>
+          <a:tileRect/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
@@ -4845,64 +4141,84 @@
           </a:schemeClr>
         </a:solidFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="93000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
-          <a:tileRect l="0" t="0" r="0" b="0"/>
+          <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/7.6.7.2$Windows_X86_64 LibreOffice_project/dd47e4b30cb7dab30588d6c79c651f218165e3c5</Application>
+  <Pages>1</Pages>
+  <Words>576</Words>
+  <Characters>3171</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>26</Lines>
+  <Paragraphs>7</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Titre</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>3740</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
-  <Pages>4</Pages>
-[...3 lines deleted...]
-  <Paragraphs>39</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>boisgerault_p</dc:creator>
   <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>fr-FR</dc:language>
-  <cp:lastModifiedBy/>
-[...3 lines deleted...]
-  <dc:title/>
 </cp:coreProperties>
 </file>
-
-[...2 lines deleted...]
-</file>